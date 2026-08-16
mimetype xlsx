--- v0 (2026-06-22)
+++ v1 (2026-08-16)
@@ -98,51 +98,51 @@
   <si>
     <t>2-stellige Nr. des Landkreises</t>
   </si>
   <si>
     <t>Gemeindenr.</t>
   </si>
   <si>
     <t>3-stellige Nr. der Gemeinde</t>
   </si>
   <si>
     <t>Stimmbezirksnr.</t>
   </si>
   <si>
     <t>4-stellige Nr. des Stimmbezirkes</t>
   </si>
   <si>
     <t>&gt;9000</t>
   </si>
   <si>
     <t>Briefwahlbezirk</t>
   </si>
   <si>
     <t>Stichwahl des Landrates im Kreis Saalfeld-Rudolstadt 2026 - Freistaat Thüringen</t>
   </si>
   <si>
-    <t>Stand: 21.06.2026 20:13:42 Uhr - vorläufiges Ergebnis</t>
+    <t>Stand: 25.06.2026 10:24:36 Uhr - endgültiges Ergebnis</t>
   </si>
   <si>
     <t>Kreis-</t>
   </si>
   <si>
     <t>nr.</t>
   </si>
   <si>
     <t>Gemeinde-</t>
   </si>
   <si>
     <t>Stimm-</t>
   </si>
   <si>
     <t>bezirks-</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Anzahl Stimmbezirke</t>
   </si>
   <si>
     <t>insgesamt</t>
   </si>
@@ -1314,84 +1314,84 @@
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4"/>
       <c r="AG9" s="4"/>
       <c r="AH9" s="4"/>
       <c r="AI9" s="4"/>
       <c r="AJ9" s="4"/>
       <c r="AK9" s="4"/>
       <c r="AL9" s="4"/>
       <c r="AM9" s="4"/>
       <c r="AN9" s="4"/>
     </row>
     <row r="10" spans="1:40">
       <c r="A10" s="4" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>55</v>
       </c>
       <c r="G10" s="4">
         <v>152</v>
       </c>
       <c r="H10" s="4">
         <v>152</v>
       </c>
       <c r="I10" s="4">
-        <v>83295</v>
+        <v>83294</v>
       </c>
       <c r="J10" s="4">
-        <v>44042</v>
+        <v>44038</v>
       </c>
       <c r="K10" s="6">
         <v>52.9</v>
       </c>
       <c r="L10" s="4">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="M10" s="4">
         <v>43690</v>
       </c>
       <c r="N10" s="4">
         <v>18998</v>
       </c>
       <c r="O10" s="6">
         <v>43.5</v>
       </c>
       <c r="P10" s="4">
         <v>24692</v>
       </c>
       <c r="Q10" s="6">
         <v>56.5</v>
       </c>
       <c r="R10" s="4"/>
       <c r="S10" s="4"/>
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="4"/>
       <c r="X10" s="4"/>
       <c r="Y10" s="4"/>
       <c r="Z10" s="4"/>
@@ -2049,57 +2049,57 @@
       <c r="B20" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>73</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>74</v>
       </c>
       <c r="G20" s="4">
         <v>1</v>
       </c>
       <c r="H20" s="4">
         <v>1</v>
       </c>
       <c r="I20" s="4">
         <v>132</v>
       </c>
       <c r="J20" s="4">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="K20" s="6">
-        <v>69.7</v>
+        <v>68.9</v>
       </c>
       <c r="L20" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M20" s="4">
         <v>90</v>
       </c>
       <c r="N20" s="4">
         <v>37</v>
       </c>
       <c r="O20" s="6">
         <v>41.1</v>
       </c>
       <c r="P20" s="4">
         <v>53</v>
       </c>
       <c r="Q20" s="6">
         <v>58.9</v>
       </c>
       <c r="R20" s="4"/>
       <c r="S20" s="4"/>
       <c r="T20" s="4"/>
       <c r="U20" s="4"/>
       <c r="V20" s="4"/>
       <c r="W20" s="4"/>
       <c r="X20" s="4"/>
       <c r="Y20" s="4"/>
       <c r="Z20" s="4"/>
@@ -2271,57 +2271,57 @@
       <c r="B23" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>79</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>80</v>
       </c>
       <c r="G23" s="4">
         <v>1</v>
       </c>
       <c r="H23" s="4">
         <v>1</v>
       </c>
       <c r="I23" s="4">
         <v>1314</v>
       </c>
       <c r="J23" s="4">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="K23" s="6">
-        <v>41.6</v>
+        <v>41.3</v>
       </c>
       <c r="L23" s="4">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="M23" s="4">
         <v>541</v>
       </c>
       <c r="N23" s="4">
         <v>270</v>
       </c>
       <c r="O23" s="6">
         <v>49.9</v>
       </c>
       <c r="P23" s="4">
         <v>271</v>
       </c>
       <c r="Q23" s="6">
         <v>50.1</v>
       </c>
       <c r="R23" s="4"/>
       <c r="S23" s="4"/>
       <c r="T23" s="4"/>
       <c r="U23" s="4"/>
       <c r="V23" s="4"/>
       <c r="W23" s="4"/>
       <c r="X23" s="4"/>
       <c r="Y23" s="4"/>
       <c r="Z23" s="4"/>
@@ -2934,51 +2934,51 @@
     </row>
     <row r="32" spans="1:40">
       <c r="A32" s="4"/>
       <c r="B32" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>97</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F32" s="4" t="s">
         <v>98</v>
       </c>
       <c r="G32" s="4">
         <v>5</v>
       </c>
       <c r="H32" s="4">
         <v>5</v>
       </c>
       <c r="I32" s="4">
-        <v>1638</v>
+        <v>1637</v>
       </c>
       <c r="J32" s="4">
         <v>1028</v>
       </c>
       <c r="K32" s="6">
         <v>62.8</v>
       </c>
       <c r="L32" s="4">
         <v>6</v>
       </c>
       <c r="M32" s="4">
         <v>1022</v>
       </c>
       <c r="N32" s="4">
         <v>466</v>
       </c>
       <c r="O32" s="6">
         <v>45.6</v>
       </c>
       <c r="P32" s="4">
         <v>556</v>
       </c>
       <c r="Q32" s="6">
         <v>54.4</v>
       </c>